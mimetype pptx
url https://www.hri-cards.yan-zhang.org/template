--- v0 (2026-04-21)
+++ v1 (2026-06-19)
@@ -1,62 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="268" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
-  <p:sldSz cx="7556500" cy="12599988"/>
+  <p:sldSz cx="7556500" cy="10693400"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Canva Sans" panose="02010600030101010101" charset="0"/>
       <p:regular r:id="rId3"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Canva Sans Bold" panose="02010600030101010101" charset="0"/>
       <p:regular r:id="rId4"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
@@ -122,8009 +128,2858 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="2545" userDrawn="1">
+        <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="2880" userDrawn="1">
+        <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...3 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="10658" autoAdjust="0"/>
-    <p:restoredTop sz="91041" autoAdjust="0"/>
+    <p:restoredLeft sz="15620" autoAdjust="0"/>
+    <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="53" d="100"/>
-          <a:sy n="53" d="100"/>
+          <a:sx n="65" d="100"/>
+          <a:sy n="65" d="100"/>
         </p:scale>
-        <p:origin x="3762" y="108"/>
+        <p:origin x="744" y="84"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="2545"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="template_master">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Freeform 4">
-[...1026 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans Bold"/>
-[...40 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans Bold"/>
-[...40 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans Bold"/>
-[...40 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans Bold"/>
-[...496 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans"/>
-[...40 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans"/>
-[...40 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans"/>
-[...40 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Canva Sans"/>
-[...5 lines deleted...]
-            </a:r>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="template_1">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Freeform 4">
-[...1955 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="template_2">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Freeform 4">
-[...1927 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="274638"/>
+            <a:ext cx="2057400" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="6019800" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="template_3">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 4">
-[...1915 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="blank">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5/18/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483655" r:id="rId1"/>
-[...3 lines deleted...]
-    <p:sldLayoutId id="2147483657" r:id="rId5"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
@@ -8332,1919 +3187,2727 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Freeform 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Freeform 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="344839" y="813594"/>
-            <a:ext cx="3273750" cy="5238000"/>
+            <a:off x="4981265" y="127776"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="709587" h="1135340">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="87499" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="622088" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645294" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="709587" y="87499"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="709587" y="1047840"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="709587" y="1071047"/>
-[...6 lines deleted...]
-                  <a:pt x="622088" y="1135340"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="87499" y="1135340"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="39175" y="1135340"/>
-[...1 lines deleted...]
-                  <a:pt x="0" y="1047840"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="87499"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="64293"/>
-[...6 lines deleted...]
-                  <a:pt x="87499" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 21">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="15" name="Freeform 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3937913" y="813594"/>
-            <a:ext cx="3273750" cy="5238000"/>
+            <a:off x="4981265" y="3606592"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="709587" h="1135340">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="87499" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="622088" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645294" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="709587" y="87499"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="709587" y="1047840"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="709587" y="1071047"/>
-[...6 lines deleted...]
-                  <a:pt x="622088" y="1135340"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="87499" y="1135340"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="39175" y="1135340"/>
-[...1 lines deleted...]
-                  <a:pt x="0" y="1047840"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="87499"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="64293"/>
-[...6 lines deleted...]
-                  <a:pt x="87499" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-        </p:spPr>
-[...16 lines deleted...]
-          </p:cNvPr>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="344839" y="6985794"/>
-            <a:ext cx="3273750" cy="5238000"/>
+            <a:off x="2544633" y="3606592"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="709587" h="1135340">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="87499" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="622088" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645294" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="709587" y="87499"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="709587" y="1047840"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="709587" y="1071047"/>
-[...6 lines deleted...]
-                  <a:pt x="622088" y="1135340"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="87499" y="1135340"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="39175" y="1135340"/>
-[...1 lines deleted...]
-                  <a:pt x="0" y="1047840"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="87499"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="64293"/>
-[...6 lines deleted...]
-                  <a:pt x="87499" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-        </p:spPr>
-[...16 lines deleted...]
-          </p:cNvPr>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3937913" y="6985794"/>
-            <a:ext cx="3272400" cy="5238000"/>
+            <a:off x="2544633" y="127776"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="709587" h="1135340">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="88138" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="621449" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="644825" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="709587" y="88138"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="709587" y="1047202"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="709587" y="1070577"/>
-[...6 lines deleted...]
-                  <a:pt x="621449" y="1135340"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="88138" y="1135340"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="64762" y="1135340"/>
-[...6 lines deleted...]
-                  <a:pt x="0" y="1047202"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="88138"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="64762"/>
-[...6 lines deleted...]
-                  <a:pt x="88138" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Freeform 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="9" name="Freeform 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="493646" y="962401"/>
-            <a:ext cx="2976137" cy="4940387"/>
+            <a:off x="108000" y="3606592"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="645079" h="1070832">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="96249" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="548830" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="574357" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="645079" y="96249"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="645079" y="974582"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645079" y="1000109"/>
-[...6 lines deleted...]
-                  <a:pt x="548830" y="1070832"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="96249" y="1070832"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="70722" y="1070832"/>
-[...6 lines deleted...]
-                  <a:pt x="0" y="974582"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="96249"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="70722"/>
-[...6 lines deleted...]
-                  <a:pt x="96249" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="F4F4F4"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Freeform 24">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="18" name="Freeform 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4086720" y="962401"/>
-            <a:ext cx="2976137" cy="4940387"/>
+            <a:off x="108000" y="7085408"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="645079" h="1070832">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="96249" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="548830" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="574357" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="645079" y="96249"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="645079" y="974582"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645079" y="1000109"/>
-[...6 lines deleted...]
-                  <a:pt x="548830" y="1070832"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="96249" y="1070832"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="70722" y="1070832"/>
-[...6 lines deleted...]
-                  <a:pt x="0" y="974582"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="96249"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="70722"/>
-[...6 lines deleted...]
-                  <a:pt x="96249" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="F4F4F4"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Freeform 42">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="21" name="Freeform 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="493646" y="7134601"/>
-            <a:ext cx="2976137" cy="4940387"/>
+            <a:off x="2544633" y="7085408"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="645079" h="1070832">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="96249" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="548830" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="574357" y="0"/>
-[...6 lines deleted...]
-                  <a:pt x="645079" y="96249"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="645079" y="974582"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645079" y="1000109"/>
-[...6 lines deleted...]
-                  <a:pt x="548830" y="1070832"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="96249" y="1070832"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="70722" y="1070832"/>
-[...6 lines deleted...]
-                  <a:pt x="0" y="974582"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="96249"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="70722"/>
-[...6 lines deleted...]
-                  <a:pt x="96249" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="F4F4F4"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-        </p:spPr>
-[...16 lines deleted...]
-          </p:cNvPr>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Freeform 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4085513" y="7136582"/>
-            <a:ext cx="2977200" cy="4939200"/>
+            <a:off x="4981265" y="7085408"/>
+            <a:ext cx="2436633" cy="3478816"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="645079" h="1070832">
+              <a:path w="451993" h="645287">
                 <a:moveTo>
-                  <a:pt x="96952" y="0"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="548128" y="0"/>
+                  <a:pt x="451993" y="613514"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="601673" y="0"/>
-[...1 lines deleted...]
-                  <a:pt x="645079" y="96952"/>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="645079" y="973880"/>
+                  <a:pt x="31773" y="645287"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="645079" y="999593"/>
-[...6 lines deleted...]
-                  <a:pt x="548128" y="1070832"/>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="96952" y="1070832"/>
+                  <a:pt x="0" y="31773"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="43407" y="1070832"/>
-[...1 lines deleted...]
-                  <a:pt x="0" y="973880"/>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
                 </a:cubicBezTo>
                 <a:lnTo>
-                  <a:pt x="0" y="96952"/>
+                  <a:pt x="420220" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
-                  <a:pt x="0" y="43407"/>
-[...1 lines deleted...]
-                  <a:pt x="96952" y="0"/>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="F4F4F4"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextBox 18">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="27" name="Freeform 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="108000" y="127776"/>
+            <a:ext cx="2436633" cy="3478816"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="451993" h="645287">
+                <a:moveTo>
+                  <a:pt x="451993" y="31773"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="451993" y="613514"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="451993" y="621941"/>
+                  <a:pt x="448645" y="630022"/>
+                  <a:pt x="442687" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="436728" y="641939"/>
+                  <a:pt x="428647" y="645287"/>
+                  <a:pt x="420220" y="645287"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="31773" y="645287"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="23346" y="645287"/>
+                  <a:pt x="15265" y="641939"/>
+                  <a:pt x="9306" y="635981"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3348" y="630022"/>
+                  <a:pt x="0" y="621941"/>
+                  <a:pt x="0" y="613514"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="31773"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="23346"/>
+                  <a:pt x="3348" y="15265"/>
+                  <a:pt x="9306" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="15265" y="3348"/>
+                  <a:pt x="23346" y="0"/>
+                  <a:pt x="31773" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="420220" y="0"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="428647" y="0"/>
+                  <a:pt x="436728" y="3348"/>
+                  <a:pt x="442687" y="9306"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="448645" y="15265"/>
+                  <a:pt x="451993" y="23346"/>
+                  <a:pt x="451993" y="31773"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="95250" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="730248" y="1021700"/>
-            <a:ext cx="2438401" cy="203967"/>
+            <a:off x="240351" y="255998"/>
+            <a:ext cx="2188981" cy="132280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>type_acronym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="427761"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="1680"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-AU" sz="1050" dirty="0">
-[...254 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
               <a:t>{{subtype}}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="TextBox 11">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="32" name="AutoShape 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="257402" y="921239"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="999999"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="AutoShape 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2694035" y="911714"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="999999"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="AutoShape 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5130668" y="930764"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="999999"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="TextBox 35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4421644" y="1334110"/>
-            <a:ext cx="2306289" cy="885046"/>
+            <a:off x="2676983" y="255999"/>
+            <a:ext cx="2188981" cy="132280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="83993" tIns="83993" rIns="83993" bIns="83993" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>type_acronym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="TextBox 36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676983" y="427761"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
-                <a:spcPts val="1960"/>
+                <a:spcPts val="1680"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
               <a:t>{{subtype}}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="TextBox 11">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="37" name="TextBox 37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="828570" y="7470000"/>
-            <a:ext cx="2306289" cy="885046"/>
+            <a:off x="5113616" y="255999"/>
+            <a:ext cx="2188981" cy="132280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="83993" tIns="83993" rIns="83993" bIns="83993" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>type_acronym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113616" y="427761"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
-                <a:spcPts val="1960"/>
+                <a:spcPts val="1680"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
               <a:t>{{subtype}}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="TextBox 11">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="39" name="TextBox 39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4421644" y="7470000"/>
-            <a:ext cx="2306289" cy="885046"/>
+            <a:off x="240351" y="1031088"/>
+            <a:ext cx="2171930" cy="437043"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="83993" tIns="83993" rIns="83993" bIns="83993" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Canva Sans"/>
+              <a:ea typeface="Canva Sans"/>
+              <a:cs typeface="Canva Sans"/>
+              <a:sym typeface="Canva Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="TextBox 40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676983" y="1031088"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Canva Sans"/>
+              <a:ea typeface="Canva Sans"/>
+              <a:cs typeface="Canva Sans"/>
+              <a:sym typeface="Canva Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="TextBox 41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113615" y="1031086"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Canva Sans"/>
+              <a:ea typeface="Canva Sans"/>
+              <a:cs typeface="Canva Sans"/>
+              <a:sym typeface="Canva Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="TextBox 43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="3732481"/>
+            <a:ext cx="2188981" cy="132280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{type_acronym}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="TextBox 44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="3904244"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
-                <a:spcPts val="1960"/>
+                <a:spcPts val="1680"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
               <a:t>{{subtype}}</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Freeform 10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="45" name="AutoShape 45"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="828570" y="1334110"/>
-[...2 lines deleted...]
-          <a:custGeom>
+            <a:off x="257402" y="4397722"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
             <a:avLst/>
-            <a:gdLst/>
-[...21 lines deleted...]
-          <a:ln w="38100" cap="sq">
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:srgbClr val="999999"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-            <a:miter/>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Freeform 10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="46" name="AutoShape 46"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4421641" y="1334110"/>
-[...2 lines deleted...]
-          <a:custGeom>
+            <a:off x="2694035" y="4388197"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
             <a:avLst/>
-            <a:gdLst/>
-[...21 lines deleted...]
-          <a:ln w="38100" cap="sq">
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:srgbClr val="999999"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-            <a:miter/>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Freeform 10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="47" name="AutoShape 47"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="828566" y="7470000"/>
-[...2 lines deleted...]
-          <a:custGeom>
+            <a:off x="5130668" y="4407247"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
             <a:avLst/>
-            <a:gdLst/>
-[...21 lines deleted...]
-          <a:ln w="38100" cap="sq">
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:srgbClr val="999999"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-            <a:miter/>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Freeform 10">
-[...290 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="48" name="TextBox 48"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="622843" y="2367962"/>
-            <a:ext cx="2717738" cy="3322431"/>
+            <a:off x="2676983" y="3732481"/>
+            <a:ext cx="2188981" cy="132280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="83993" tIns="83993" rIns="83993" bIns="83993" rtlCol="0" anchor="t"/>
-[...2 lines deleted...]
-            <a:pPr algn="l">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="2100"/>
+                <a:spcPts val="1120"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans"/>
                 <a:ea typeface="Canva Sans"/>
                 <a:cs typeface="Canva Sans"/>
                 <a:sym typeface="Canva Sans"/>
               </a:rPr>
-              <a:t>{{description}}</a:t>
-[...12 lines deleted...]
-          </p:cNvPr>
+              <a:t>{{type_acronym}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="TextBox 49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4215244" y="2355548"/>
-            <a:ext cx="2717738" cy="3322431"/>
+            <a:off x="2676983" y="3904244"/>
+            <a:ext cx="2171930" cy="193358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="83993" tIns="83993" rIns="83993" bIns="83993" rtlCol="0" anchor="t"/>
-[...2 lines deleted...]
-            <a:pPr algn="l">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
               <a:lnSpc>
-                <a:spcPts val="2100"/>
+                <a:spcPts val="1680"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans Bold"/>
+                <a:ea typeface="Canva Sans Bold"/>
+                <a:cs typeface="Canva Sans Bold"/>
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{subtype}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="TextBox 50"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113616" y="3732481"/>
+            <a:ext cx="2188981" cy="132280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans"/>
                 <a:ea typeface="Canva Sans"/>
                 <a:cs typeface="Canva Sans"/>
                 <a:sym typeface="Canva Sans"/>
               </a:rPr>
-              <a:t>{{description}}</a:t>
-[...35 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>{{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans"/>
                 <a:ea typeface="Canva Sans"/>
                 <a:cs typeface="Canva Sans"/>
                 <a:sym typeface="Canva Sans"/>
               </a:rPr>
-              <a:t>{{description}}</a:t>
-[...35 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>type_acronym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans"/>
                 <a:ea typeface="Canva Sans"/>
                 <a:cs typeface="Canva Sans"/>
                 <a:sym typeface="Canva Sans"/>
               </a:rPr>
+              <a:t>}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="TextBox 51"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113616" y="3904244"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="1680"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans Bold"/>
+                <a:ea typeface="Canva Sans Bold"/>
+                <a:cs typeface="Canva Sans Bold"/>
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{subtype}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="TextBox 52"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="4507571"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="1413"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr sz="1009">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
               <a:t>{{description}}</a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:sym typeface="Canva Sans Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="TextBox 53"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676983" y="4507571"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="1413"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr sz="1009">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:sym typeface="Canva Sans Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="TextBox 54"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113615" y="4507569"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="1413"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr sz="1009">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:sym typeface="Canva Sans Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="TextBox 56"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="7232612"/>
+            <a:ext cx="2188981" cy="132280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>type_acronym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="TextBox 57"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="7404375"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="1680"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans Bold"/>
+                <a:ea typeface="Canva Sans Bold"/>
+                <a:cs typeface="Canva Sans Bold"/>
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{subtype}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="AutoShape 58"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="257402" y="7897853"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="999999"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="AutoShape 59"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2694035" y="7888328"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="999999"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="AutoShape 60"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5130668" y="7907378"/>
+            <a:ext cx="2171930" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="999999"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="TextBox 61"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676983" y="7232612"/>
+            <a:ext cx="2188981" cy="132280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{type_acronym}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="TextBox 62"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676983" y="7404375"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="1680"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans Bold"/>
+                <a:ea typeface="Canva Sans Bold"/>
+                <a:cs typeface="Canva Sans Bold"/>
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{subtype}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="TextBox 63"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113616" y="7232612"/>
+            <a:ext cx="2188981" cy="132280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+                <a:sym typeface="Canva Sans"/>
+              </a:rPr>
+              <a:t>{{type_acronym}}.{{index}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="TextBox 64"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113616" y="7404375"/>
+            <a:ext cx="2171930" cy="193358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="1680"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans Bold"/>
+                <a:ea typeface="Canva Sans Bold"/>
+                <a:cs typeface="Canva Sans Bold"/>
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{subtype}}</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="TextBox 65"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240351" y="8007702"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="1413"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr sz="1009">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:sym typeface="Canva Sans Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="TextBox 66"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676983" y="8007703"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="1413"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr sz="1009">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:sym typeface="Canva Sans Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="TextBox 67"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5113615" y="8007702"/>
+            <a:ext cx="2171930" cy="437043"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="1413"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr sz="1009">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Canva Sans"/>
+                <a:ea typeface="Canva Sans"/>
+                <a:cs typeface="Canva Sans"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:sym typeface="Canva Sans Bold"/>
+              </a:rPr>
+              <a:t>{{description}}</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:sym typeface="Canva Sans Bold"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="card_tamplate">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -10485,83 +6148,84 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>52</Words>
+  <Words>117</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>12</Paragraphs>
+  <Paragraphs>27</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
-  <HiddenSlides>0</HiddenSlides>
+  <HiddenSlides>1</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Canva Sans</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Canva Sans Bold</vt:lpstr>
-      <vt:lpstr>card_tamplate</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MagicS-HRI_Cards</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAHCycPDYfE</dc:identifier>
 </cp:coreProperties>
 </file>